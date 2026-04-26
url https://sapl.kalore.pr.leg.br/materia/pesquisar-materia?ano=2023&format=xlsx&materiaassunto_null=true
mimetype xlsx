--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -54,311 +54,311 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>GERALDO CARLOS MASSOCATTO</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no01-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no01-2023.pdf</t>
   </si>
   <si>
     <t>Que seja denominada a Unidade Básica de Saúde (UBS) Tipo Apoio, Porte Rural, referente ao Programa de Atenção Primária em Saúde do Estado do Paraná, na modalidade Fundo a Fundo,  que será construída no Distrito de Jussiara “JOSÉ PEREIRA DA SILVA”, mais conhecido por “JOSÉ PONCIANO”.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no2-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no2-2023.pdf</t>
   </si>
   <si>
     <t>Que, dentro das possibilidades, seja adquirido material para proteção contra chuva, sol e vento, com sistema retrátil (subir e descer|), na área externa do Salão da melhor idade do Distrito de Jussiara. No mercado existem acessórios que podem solucionar com facilidade o problema chamados de “Toldo Cortina”.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MARCOS ROBERTO SANCHES JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_no03-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_no03-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo para o recapeamento asfáltico das ruas do loteamento, denominado como Residencial Bella Casa. O local citado encontra-se com várias ruas esburacadas e em mau estado de conservação, necessitando assim desse serviço de manutenção.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_no04-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_no04-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção, dentro das possibilidades técnicas do Município, com patrolamento e cascalhamento,  na Estrada da Fazenda Santa Rita até a encruzilhada do Bairro Guaraci e Pirajá, a mesma  se encontram em situação precária e sem manutenção há muito tempo.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JOSIELTON FERNANDO MACARI</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/</t>
+    <t>http://sapl.kalore.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Executivo Municipal realize colocação de galerias pluviais para escoamento das águas da chuva no parque industrial do nosso município, o qual fica a saída para município de Marumbi, melhorando a vida das pessoas que ali trabalham em dias de chuva..</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_n06-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_n06-2023.pdf</t>
   </si>
   <si>
     <t>Que, viabilize a aquisição de Ventiladores, geladeira e Telefone, para o Conselho Tutelar do Distrito de Jussiara, estes itens irão garantir melhores condições de trabalho aos conselheiros tutelares e aprimorar o atendimento às crianças, adolescentes e suas famílias</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no07-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no07-2023.pdf</t>
   </si>
   <si>
     <t>Que seja criado no Município, de forma imediata,  cronograma para recolhimento de entulhos, resíduos de construção civil e podas de árvores. O cronograma deve trazer a orientação para que os moradores depositem o material somente nos dias anteriores programados para a coleta, a fim de que não haja acúmulo evitando o entupimento de bueiros e das galerias de águas pluviais.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_no08-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_no08-2023.pdf</t>
   </si>
   <si>
     <t>Que, junto ao Departamento responsável, estude a possibilidade de contratação de um Fonoaudiólogo para atender as muitas demandas que vem se apresentando em nossa cidade, pois temos recebidos várias reclamações de pais, professores e outros profissionais da saúde, que informaram da grande quantidade de crianças que apresentam dificuldades na fala, seja por problemas crônicos, familiar, psicológico ou outro diagnóstico que somente um profissional especializado poderá detectar e corrigir.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>SILVIO MARTINS DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_no09-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_no09-2023.pdf</t>
   </si>
   <si>
     <t>Que, dentro das possibilidades, faça revitalização na calçada em frente ao Cemitério Municipal, dando continuidade a reforma feita pelo Colégio Estadual Abraham Lincoln, trocando o calçamento por “Paver”,  e também fazer a troca da arborização, com plantio de árvores novas, que não danifica o calçamento.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no10-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no10-2023.pdf</t>
   </si>
   <si>
     <t>Que, junto a Secretaria Municipal de Educação e demais órgãos responsáveis, faça um estudo/análise visando a criação de mecanismo de segurança para as escolas do Município, que seja a colocação de um Guarda  em cada Escola Municipal, em tempo integral, durante o período de funcionamento da mesma ou analise a possibilidade de contratação de segurança terceirizada para atender e suprir tal finalidade.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Conforme o artigo 129 da Lei Orgânica  Municipal, Parágrafo Único, “ ...Somente após um ano de falecimento, poderá ser homenageada qualquer pessoa....”  com o nome em bens e serviços públicos, que seja a Rotatória situada na Rua Orlando Carlos Pereira e Dr. Otávio, nesta cidade, designada com “Rotatória Dimas Dantas da Silva”, falecido em 12/11/2021._x000D_
 O  Senhor Dimas, pessoa idônea que zelava com muito carinho da rotatória, mantinha o local sempre limpo, com flores e na mais perfeita ordem, que o local seja assim conservado e seja instalada um placa em sua homenagem.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no012-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no012-2023.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta casa legislativa um projeto de lei sobre a criação de canal de denúncia feita através de ligações, fotos ou vídeos por munícipes (disque denuncia), que serão  analisadas e posteriormente regularizar os problemas identificados e/ou aplicadas as sanções previstas em Lei. O Executivo Municipal poderá também estabelecer os tipos de infrações conforme a necessidade do município, ficando instituída a mesma regra de notificação, multa e assim por diante, e ainda,  poderá firmar parcerias com a iniciativa privada caso a mesma entenda que necessário, visando sempre a menor despesa para os cofres públicos.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no013-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no013-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma análise junto a Secretaria de Municipal de Educação a possibilidade de substituição do computador do CEMEI Branca de Neve do Distrito de Jussiara, o atual já foi arrumado várias vezes sem contar que é difícil encontrar peças de reposição, por ser um modelo antigo.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no014-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no014-2023.pdf</t>
   </si>
   <si>
     <t>Que entre em contato com o órgão competente e  solicitar de reparo e recuperação, das estruturas de concreto, instalação e recuperação de dispositivos de drenagem, recuperação ou execução de dispositivos de segurança como defensas metálicas, melhorias no pavimento, reforço na sinalização horizontal e vertical, pintura,  entre outros na ponte do Rio Bom.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no015-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no015-2023.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente que proceda a manutenção e troca das lâmpadas dos postes de iluminação pública localizados na Vereador Aparício Gonçalves, próximo a residência do Sr. Milton Boldiéri.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>MOACIR FUZETI SEGUNDO</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no016-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no016-2023.pdf</t>
   </si>
   <si>
     <t>Considerando o aumento no número de motocicletas, motonetas e bicicletas em nossa cidade e que por vezes, ao serem estacionadas  em local impróprio comprometem a vaga de um veículo, solicito ao Poder Executivo que, com a maior brevidade, determine as providências para regulamentar locais para estacionamento exclusivo para motos, motonetas e bicicletas, na Avenida Paraná.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no017-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no017-2023.pdf</t>
   </si>
   <si>
     <t>Que o executivo, viabilize junto ao Setor de Obras, manutenção, patrolamento e cascalhamento da estrada que dá acesso a  Chácara Carvalho, casa da Maria Ines (Zé Roxinho), Casa do Edson Bezerra (Pulga) a obra se faz necessário, pois o citado local se encontra em péssimas condições.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no018-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no018-2023.pdf</t>
   </si>
   <si>
     <t>Que faça um estudo junto ao departamento responsável, para arrumar a Entrada do Garatini. O local precisa urgente de melhorias.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>troca de lâmpada na saída para o Meloca.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_ono019-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_ono019-2023.pdf</t>
   </si>
   <si>
     <t>Na referida rua esta localizada a Agrícola Vassoler, com grande fluxo de caminhões para carga e descarga acarreta o acumulo de terra e como a mesma rua dá acesso também a COCARI e Distrito de Jussiara a movimentação de veículos, a terra se espalha, causando muita poeira._x000D_
 A referida agrícola é uma propriedade privada, mas o poder público tem a obrigação por zelar pelo bem estar dos seus munícipes.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_021.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Que tome providencie urgentes junto à Diretoria do Kaloré Country Club, para que realize reforma do banheiro masculino, como também a instalação de saboneteiras e porta papel toalhas,  assim as necessidades básicas de higiene serão atendidas, se possível também a instalação de um relógio de parede, lembrando que no local funciona a Academia Municipal e esta melhoria colabora para o bem estar dos frequentadores.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/70/indicacao_22-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/70/indicacao_22-2023.pdf</t>
   </si>
   <si>
     <t>Que, que adote as medidas necessárias objetivando a instalação de recipientes para resíduos sólidos (lixeiras), no Lar São Paulo Apóstolo de Kaloré, com a  finalidade de atender a necessidade da entidade, uma vez que, as lixeiras lá instaladas são pequenas e não comportam a grande quantidade de resíduos gerados diariamente. Os resíduos ultrapassam os limites do recipiente impedindo o correto fechamento com a tampa._x000D_
 Também, se possível que o serviço de coleta de lixo seja feito de forma diferenciada, estabelecendo roteiro e horários, principalmente nos finais de semana e feriados, evitando o acumulo ainda maior dos resíduos, que acabam sendo depositados no chão e são revirados por cachorros e gatos, causando grandes transtornos, visto que o local gera resíduos sujeitos a remoção especial com volume superior a 100 litros por dia e resíduos hospitalares.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>EVERTON HENRIQUE LOPES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/71/indicacao_23-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/71/indicacao_23-2023.pdf</t>
   </si>
   <si>
     <t>Que, providencie a elaboração de projeto de pavimentação com “Paver”, no Parque infantil situado na Praça Francisco Lemes Gonçalves. O calçamento de pedra brita existente, nos dias de chuva tem água e barro e nos dias de sol, poeira, essa melhoria será importante para momentos de lazer de nossas crianças.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/77/024-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/77/024-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado ao setor responsável, para que tome algum tipo de providência no bueiro que existe na rua vereador Reinaldo Barbieri, ao lado do sindicato. O mesmo está causando transtornos de acessibilidade para portadores de necessidades especiais, pois a calçada também se encontra em péssimas condições. Uma solução seria uma chapa de aço.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie o quanto antes um veículo para transporte escolar exclusivo, para fazer a rota das crianças que moram na Água Tangará (Pinguim e Daniel do Mato), no local residem 07 (sete) crianças, alunos da Educação Básica e necessita usar o transporte escolar público._x000D_
 Porém,  o veículo que faz o transporte destes alunos, faz também a rota do bairros do Uru e Andorinha, tornando desta forma uma rota muito longa com duração de mais de 1h para o primeiro aluno que entra no ônibus, ocasionando  cansaço para a criança, que saí da sua casa as 06 horas da manhã para chegar às 07 horas e Trinta Minutos na escola, também está causando mal estar a sua saúde física, como náusea, vômito e enjôo, impossibilitando e dificultando todo o processo de aprendizagem e ainda debilitando sua saúde._x000D_
 O transporte escolar deve propiciar aos estudantes condições de acesso e permanência em sala de aula, com segurança e conforto para o desenvolvimento da educação básica de qualidade e ao</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>INDICAÇAO Nº026/2023 DE AUTORIA DO  VEREADOR JOSIELTON FERNANDO MACARI INDICANDO  AO EXECUTIVO MUNICIPAL,  O SEGUINTE: QUE DENTRO DAS DISPONIBILIDADES FINANCEIRAS DE CAIXA E COM A MAIOR BREVIDADE POSSÍVEL, PROVIDENCIAR OS ESTUDOS E AS MEDIDAS NECESSÁRIAS NO SENTIDO DE SEREM REALIZADAS PINTURA E LETREIROS ORIGINAL DO GINÁSIO MUNICIPAL DE ESPORTES “JOSÉ GONÇALVES CANELLO” – CANELLÃO; COMPLEMENTANDO A REFORMA DESTE IMPORTANTE ESPAÇO PÚBLICO QUE É PALCO DE GRANDES E VARIADOS EVENTOS ESPORTIVOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/83/indicacao_027-2023_jo_e_outro_estrada_meloca.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/83/indicacao_027-2023_jo_e_outro_estrada_meloca.docx</t>
   </si>
   <si>
     <t>OS  VEREADORES JOSIELTON FERNANDO MACARI E FERNANDO GONÇALVES DE OLIVEIRA, INDICANDO  AO EXECUTIVO MUNICIPAL,  O SEGUINTE: QUE PROVIDENCIE  MANUTENÇÃO NA ESTRADA RURAL QUE DÁ ACESSO AO BAIRRO DO MELOCA, TAMBÉM NA ESTRADA DO MOGIM, ACESSO AO SITIO DO AMARAL , MARCELO HUMBERTO E OUTROS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que junto a SAAEK a possível AQUISIÇÃO de 02 (DOIS) reservatório de água (caixa d'água), com capacidade  de 20(Vinte) mil litros cada um, para atender o Distrito de Jussiara. A finalidade dos reservatórios de água é com o objetivo de beneficiar todas as famílias, que por diversas vezes foram prejudicados em situações em que houve falta de abastecimento.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Que, em conjunto com os demais departamentos, providencie a manutenção da quadra do Distrito de Jussiara, o  local necessita de uma revitalização, incluindo nova pintura, tapa buraco e demarcação do piso, além de melhoria na iluminação. Essa reivindicação é uma solicitação da comunidade, que passarão a contar com um espaço digno e apropriado para pratica de atividades físicas e convivência em comum.</t>
   </si>
   <si>
     <t>96</t>
   </si>
@@ -405,51 +405,51 @@
   <si>
     <t>Pede a contratação de médico dermatologista para atendimento a comunidade na Unidade Básica de Saúde,  houve um aumento na busca por esse tipo de especialista, devido à grande incidência de câncer de pele e outras doenças dermatológicas no Município, e temos um grande numero de pessoas com diagnostico de câncer de pele e que precisam se deslocar para outras cidades para tratamento. O câncer de pele é mais comum em pessoas com mais de 40 anos e, em nosso município, pelo menos 40% da população se encontra  nesta faixa etária  e essa média de idade vem diminuindo com o passar dos anos</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Providências urgentes para correção no escoamento de agua pluviais, que desce do Cemitério Municipal, causando transtornos aos moradores próximos, alagando casas e também deixando um rastro de sujeira nas ruas, chegando até a APAE, que constantemente sofre com as  consequências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Edmilson Luis Stencel</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/67/mensagem_018_2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/67/mensagem_018_2023.pdf</t>
   </si>
   <si>
     <t>Alienação de veículos</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Plano Municipal de Segurança Alimentar e Nutricional</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Dispõe sobre o Reajuste os Servidores Públicos Municipais do Quadro do Magistério e da outras providencias</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei nº029/2023</t>
   </si>
   <si>
     <t>50</t>
   </si>
@@ -462,237 +462,237 @@
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS E AGRADECIMENTO AOS PROFISSIONAIS DA SAÚDE DO MUNÍCIPIO DE KALORÉ, ESTADO DO PARANÁ CONFORME SE ESPECIFICA. _x000D_
 _x000D_
 Art. 1º. Fica concedido MOÇÃO DE APLAUSOS AGRADECIMENTO AOS PROFISSIONAIS DA SAÚDE DO MUNÍCIPIO DE KALORÉ, ESTADO DO PARANÁ._x000D_
 § ÚNICO – PROFISSIONAIS HONENAGEADOS:  Médicos (todas as especialidades), Dentistas, Enfermeiros, Fisioterapeutas, Psicólogos, Farmacêuticos, Nutricionistas, Auxiliares e Técnicos de Enfermagem, Agentes Comunitários de Saúde, Agentes de Endemias, Vigilância Sanitária, Auxiliares de Limpeza, Higienização e Manutenção, Cozinheiras, Atendentes, Motoristas, Guardiões, estagiários, auxiliares administrativos, secretária de saúde, coletores de lixo e demais Funcionários  das unidades básicas de Saúde.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Plenário - PLE</t>
   </si>
   <si>
     <t>Apoio ao Projeto de Lei nº931/2023, de autoria do Deputado Estadual Soldado Adriano José.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_decreto_legislativo_001_2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_decreto_legislativo_001_2023.pdf</t>
   </si>
   <si>
     <t>Concede licença ao Vice Prefeito</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, RELATIVO A PRESTAÇÃO DE CONTAS DO PREFEITO MUNICIPAL DE KALORÉ, DO EXERCICIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_decreto_legislativo_004_2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_decreto_legislativo_004_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS E AGRADECIMENTO AOS PROFISSIONAIS DA SAÚDE DO MUNÍCIPIO DE KALORÉ, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, RELATIVO A PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE KALORÉ, DO EXERCICIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Altera redação do artigo 1º da lei complementar nº001/2013,  o projeto tem por objetivo incluir créditos tributários, vencidos até 31 de dezembro de 2022 no programa de recuperação fiscal de Kaloré – PREFISK.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefício fiscal para pagamento do Imposto Predial e Territorial Urbano para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/25/pl_no01-2023_-.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/25/pl_no01-2023_-.pdf</t>
   </si>
   <si>
     <t>Revisão Geral Anual dos Servidores Municipais, e ao Prefeito, Vice Prefeito e Diretores dos Departamentos Municipais.</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/26/pl_no02-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/26/pl_no02-2023.pdf</t>
   </si>
   <si>
     <t>denominação de patrimônios públicos</t>
   </si>
   <si>
     <t>dispõe sobre o reajuste aos servidores do quadro do magistério e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/28/pl_no04-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/28/pl_no04-2023.pdf</t>
   </si>
   <si>
     <t>denomina “Parque Municipal Sebastião Labegalini”  ao parque urbano</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/29/pl_no05-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/29/pl_no05-2023.pdf</t>
   </si>
   <si>
     <t>denomina quadra sintética meu campinho  “Rui Carlos Vicentim”</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/30/pl_no06-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/30/pl_no06-2023.pdf</t>
   </si>
   <si>
     <t>que denomina Conjunto Habitacional  “Moacir Fuzeti” e dá outras providencias</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/31/pl_no07-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/31/pl_no07-2023.pdf</t>
   </si>
   <si>
     <t>autoriza o PODER EXECUTIVO MUNICIPAL a firmar convênio com a Associação de Pais e Amigos dos Excepcionais de Kaloré/Pr – APAE</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/32/pl_no08-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/32/pl_no08-2023.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 73 e art. 81 da Lei nº1.108/2009 que dispõe sobre a elaboração do Estatuto dos Servidores Públicos e Civis do Município de Kaloré e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/33/pl_no09-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/33/pl_no09-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de aprendizes pelo órgão da Administração Pública direta e indireta do Município de Kaloré, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/34/pl_no10-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/34/pl_no10-2023.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a política municipal de atendimento dos direitos da criança e adolescente e cria o Conselho Municipal, Fundo Municipal e Conselho (s) Tutelar (es)</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/35/pl_no_011-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/35/pl_no_011-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O LAR SÃO PAULO APÓSTOLO DO MUNICÍPIO DE KALORÉ, ESTADO DO PARANÁ, OBJETIVANDO REPASSE DE RECURSOS ATRAVÉS DA SECRETARIA DE JUSTIÇA, FAMÍLIA E TRABALHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/36/pl_no_012_-_2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/36/pl_no_012_-_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CRÉDITO ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 153.805,69 (CENTO E CINQUENTA E TRÊS MIL OITOCENTOS E CINCO REAIS E SESSENTA E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/37/pl_no_013_-_2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/37/pl_no_013_-_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCEDER PREMIAÇÃO PARA EVENTOS ESPORTIVOS MUNICIPAIS NO EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/38/pl_no_014_-_2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/38/pl_no_014_-_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PREMIAÇÃO AOS CONTRIBUINTES QUE RECOLHEREM A VISTA O IPTU RELATIVO AO EXERCICIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_no_015-2023_-_ldo_2024_kalore.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_no_015-2023_-_ldo_2024_kalore.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2024 e dá outras providências - LOA</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/40/pl_no_016_-_2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/40/pl_no_016_-_2023.pdf</t>
   </si>
   <si>
     <t>autoriza o Poder Executivo Municipal a ceder o uso de veículo CHEVROLET/ONIX PLUS 1.0 MT LT1, para o Lar São Paulo Apostolo do Município de Kaloré, Estado do Paraná e dá outras providências</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/41/pl_no_017_-_2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/41/pl_no_017_-_2023.pdf</t>
   </si>
   <si>
     <t>DECLARA O LOTEAMENTO CONJUNTO HABITACIONAL “MOACIR FUZETI” COMO ÁREA DE INTERESSE SOCIAL, PARA FINS DE URBANIZAÇÃO E REGULARIZAÇÃO  e dá outras providências</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_no_018-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_no_018-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ALIENAÇÃO DE VEÍCULOS E MAQUINÁRIOS DO SETOR RODOVIÁRIO MUNICIPAL</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_no_019-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_no_019-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS COMPONENTES DO MUNICIPIO DE KALORÉ- ESTADO DO PARANÁ DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR, DEFINE OS PARAMETROS PARA A ELABORAÇÃO E IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_020-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_020-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste aos servidores do quadro do Magistério e dá outras providências</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Dispõe sobre as competências, a composição e o funcionamento do Conselho Municipal de Segurança Alimentar e Nutricional do Munícipio Kaloré- Estado do Paraná no âmbito do Sistema Nacional de Segurança Alimentar e Nutricional - SISAN</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE KALORÉ PARA O EXERCICIO DE 2024</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Contrato de Consórcio Público do Consórcio Intermunicipal de Saneamento do Paraná - CISPAR.</t>
   </si>
   <si>
     <t>85</t>
   </si>
@@ -798,153 +798,153 @@
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Concede isenção por prazo determinado do Imposto sobre Propriedade Predial e Territorial Urbanos (IPTU) para os novos loteamentos, regularmente aprovados e localizados na área urbana e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Extinguir o Consórcio Público Intermunicipal de Infraestrutura e Desenvolvimento Urbano da Região de Ivaiporã - CINDIVA. CNPJ sob nº.18.287.212/0001-67, criado na forma e condições previstas pela Lei Federal nº11.107/2005, e Decreto 6.017/2007 e ratifica atos internos ao seu encerramento e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/51/projeito_de_lei_02_2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/51/projeito_de_lei_02_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária anual dos subsídios dos vereadores da câmara municipal de Kaloré e da outras providências</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>INSTITUI O "DIA DE COMBATE AO BULLYING, CYBERBULLYING E A VIOLÊNCIA NA ESCOLA", INCLUI NO CALENDÁRIO DE EVENTOS DO MUNICIPIO DE KALORÉ-PR., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no01-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no01-2023.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal informações referentes aos cargos comissionados e terceirizados da Administração Direta e Indireta do Município (Poder Executivo, SAAEK).</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_no02-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_no02-2023.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal   informações sobre servidores</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_no03-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_no03-2023.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal, através da Secretaria competente, faça um estudo detalhado visando o alargamento da calçada na Rua Benedita Impossetto.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>PAULO SÉRGIO AGOSTINI</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal, INFORMAÇÕES sobre a autorização para contratar operações de crédito com a agência de Fomento do Paraná S/A.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_no05-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_no05-2023.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal, INFORMAÇÕES sobre a reforma do Centro de Convivência da Melhor Idade Ismael Granero Ramos.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>FERNANDO GONÇALVES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no006-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no006-2023.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal, que seja providenciado a revisão e atualização do Plano de Cargos, Carreira e Remuneração dos funcionários públicos Municipais.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_07.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_07.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal informações SOBRE AS OBRAS inacabadas do Município de Kaloré, a saber:_x000D_
 1 – Super Creche;_x000D_
 2  - Ginásio de Esportes;_x000D_
 3 -  Parque da Mina;_x000D_
 Qual os procedimentos adotados junto as empreiteiras? Tem data prevista para o término? Qual a parte de competência do Município? O que realmente esta faltando para a finalização destas obras tão importantes para a comunidade?</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_08.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_08.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal informações sobre Concurso Público._x000D_
 Conforme requerimento nº002/2023 de minha autoria, solicitando informações sobre o concurso público e a resposta do Executivo Municipal, foi que seria dado andamento no segundo semestre de 2023._x000D_
 Há previsão para realização do Concurso?_x000D_
 Já houve estudo para quais cargos existem vagas?_x000D_
 Quais as providencias que estão sendo tomadas para a realização do concurso?_x000D_
 Diante do exposto, requeiro ao Executivo Municipal que se manifeste sobre a intenção de realizar concurso público nos próximos meses no âmbito da administração Municipal.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_09-2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_09-2023.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal que de início a Projeto de Lei,  para criação do Auxílio Financeiro a Estudantes para custeio do transporte escolar para acesso ao ensino técnico e superior em instituições localizadas fora do Município de Kaloré-Pr.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal informações referentes ao Leilão 01/2023, realizado em data de 15/06/2023, como segue:_x000D_
 Valor Total arrecadado;_x000D_
 Valor arrecadado Líquido mais despesas com Leiloeiro;_x000D_
 Onde foi investido o valor arrecadado?_x000D_
 Para atender o presente requerimento, que seja enviado a esta Casas de Leis, os documentos comprobatórios, como comprovantes de transferências, extratos bancários, notas fiscais e orçamento do dinheiro gasto</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>REQUERER que submeta a análise do Plenário e seja procedida a constituição de Comissão Especial, a ser composta por 03 (três) membros do Legislativo, pelo prazo de 30 (trinta) dias, prorrogáveis por igual período, com a finalidade específica:_x000D_
 1 - Realizar revisão das Cessões de Uso de tratores e outros Implementos Agrícolas para as Associações Rurais e de Bairros do Município de Kaloré, tendo em vista que o prazo das Cessões terminou e não houve prorrogação e se faz necessário também observar se as regras das Cessões de Uso estão sendo cumpridas._x000D_
 2 - Aprovado o presente Requerimento, que o Presidente faça a indicação dos nomes dos Vereadores que irão compor a Comissão Especial.</t>
   </si>
   <si>
     <t>94</t>
   </si>
@@ -959,51 +959,51 @@
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>Prestação de contas do 3º quadrimestre 2022</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Prestação de contas do 1º quadrimestre 2023</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/60/decreto_legislativo_002_2023.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/60/decreto_legislativo_002_2023.pdf</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, RELATIVO A PRESTAÇÃO DE CONTAS DO PREFEITO MUNICIPAL DE KALORÉ, EDMILSON LUIS STENCEL, DO EXERCICIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>CONCEDE LIÇENCA AO VICE PREFEITO MUNICIPAL DE KALORÉ, RODRIGO SPADIN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1316,68 +1316,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no2-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_ono019-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/70/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/71/indicacao_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/77/024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/83/indicacao_027-2023_jo_e_outro_estrada_meloca.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/67/mensagem_018_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_decreto_legislativo_001_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_decreto_legislativo_004_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/25/pl_no01-2023_-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/26/pl_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/28/pl_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/29/pl_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/30/pl_no06-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/31/pl_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/32/pl_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/33/pl_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/34/pl_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/35/pl_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/36/pl_no_012_-_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/37/pl_no_013_-_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/38/pl_no_014_-_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_no_015-2023_-_ldo_2024_kalore.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/40/pl_no_016_-_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/41/pl_no_017_-_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_020-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/51/projeito_de_lei_02_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no006-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_09-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/60/decreto_legislativo_002_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no2-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_ono019-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/70/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/71/indicacao_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/77/024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/83/indicacao_027-2023_jo_e_outro_estrada_meloca.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/67/mensagem_018_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_decreto_legislativo_001_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_decreto_legislativo_004_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/25/pl_no01-2023_-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/26/pl_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/28/pl_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/29/pl_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/30/pl_no06-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/31/pl_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/32/pl_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/33/pl_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/34/pl_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/35/pl_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/36/pl_no_012_-_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/37/pl_no_013_-_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/38/pl_no_014_-_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_no_015-2023_-_ldo_2024_kalore.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/40/pl_no_016_-_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/41/pl_no_017_-_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_020-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/51/projeito_de_lei_02_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no006-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_09-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/60/decreto_legislativo_002_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>