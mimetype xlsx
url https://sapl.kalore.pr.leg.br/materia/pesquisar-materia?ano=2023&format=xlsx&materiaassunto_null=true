--- v1 (2026-04-26)
+++ v2 (2026-06-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="856" uniqueCount="311">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="870" uniqueCount="316">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -948,50 +948,65 @@
   <si>
     <t>94</t>
   </si>
   <si>
     <t>REQUERER a Vossa Excelência, que submeta a análise do Plenário e seja procedida a constituição de Comissão Especial, a ser composta por 03 (três) membros do Legislativo, pelo prazo de 30 (trinta) dias, prorrogáveis por igual período, com a finalidade específica:_x000D_
 1 - Realizar revisão das Cessões de Uso de tratores e outros Implementos Agrícolas para as Associações Rurais e de Bairros do Município de Kaloré, tendo em vista que o prazo das Cessões terminou e não houve prorrogação e se faz necessário também observar se as regras das Cessões de Uso estão sendo cumpridas._x000D_
 2 - Aprovado o presente Requerimento, que o Presidente faça a indicação dos nomes dos Vereadores que irão compor a Comissão Especial.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>Prestação de contas do 3º quadrimestre 2022</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Prestação de contas do 1º quadrimestre 2023</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/362/2021_decreto_legislativo_002_2023_aprova_regular_2021.pdf</t>
+  </si>
+  <si>
+    <t>PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, RELATIVO A PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE KALORÉ, DO EXERCICIO FINANCEIRO DE 2021.</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, RELATIVO A PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE KALORÉ, DO EXERCICIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/60/decreto_legislativo_002_2023.pdf</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, RELATIVO A PRESTAÇÃO DE CONTAS DO PREFEITO MUNICIPAL DE KALORÉ, EDMILSON LUIS STENCEL, DO EXERCICIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>CONCEDE LIÇENCA AO VICE PREFEITO MUNICIPAL DE KALORÉ, RODRIGO SPADIN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
@@ -1316,68 +1331,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no2-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_ono019-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/70/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/71/indicacao_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/77/024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/83/indicacao_027-2023_jo_e_outro_estrada_meloca.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/67/mensagem_018_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_decreto_legislativo_001_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_decreto_legislativo_004_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/25/pl_no01-2023_-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/26/pl_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/28/pl_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/29/pl_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/30/pl_no06-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/31/pl_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/32/pl_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/33/pl_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/34/pl_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/35/pl_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/36/pl_no_012_-_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/37/pl_no_013_-_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/38/pl_no_014_-_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_no_015-2023_-_ldo_2024_kalore.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/40/pl_no_016_-_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/41/pl_no_017_-_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_020-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/51/projeito_de_lei_02_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no006-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_09-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/60/decreto_legislativo_002_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no2-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_ono019-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/70/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/71/indicacao_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/77/024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/83/indicacao_027-2023_jo_e_outro_estrada_meloca.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/67/mensagem_018_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_decreto_legislativo_001_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_decreto_legislativo_004_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/25/pl_no01-2023_-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/26/pl_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/28/pl_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/29/pl_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/30/pl_no06-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/31/pl_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/32/pl_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/33/pl_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/34/pl_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/35/pl_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/36/pl_no_012_-_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/37/pl_no_013_-_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/38/pl_no_014_-_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_no_015-2023_-_ldo_2024_kalore.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/40/pl_no_016_-_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/41/pl_no_017_-_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_020-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/51/projeito_de_lei_02_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no006-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_09-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/362/2021_decreto_legislativo_002_2023_aprova_regular_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2023/60/decreto_legislativo_002_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H108"/>
+  <dimension ref="A1:H110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4083,86 +4098,132 @@
       </c>
       <c r="C106" t="s">
         <v>17</v>
       </c>
       <c r="D106" t="s">
         <v>299</v>
       </c>
       <c r="E106" t="s">
         <v>300</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H106" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>304</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D107" t="s">
+        <v>299</v>
+      </c>
+      <c r="E107" t="s">
+        <v>300</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="E107" t="s">
+      <c r="H107" t="s">
         <v>306</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>307</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>8</v>
+      </c>
+      <c r="D108" t="s">
+        <v>299</v>
+      </c>
+      <c r="E108" t="s">
+        <v>300</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H108" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
         <v>309</v>
       </c>
-      <c r="B108" t="s">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>17</v>
+      </c>
+      <c r="D109" t="s">
+        <v>310</v>
+      </c>
+      <c r="E109" t="s">
+        <v>311</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H109" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>314</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
         <v>21</v>
       </c>
-      <c r="D108" t="s">
-[...8 lines deleted...]
-      <c r="H108" t="s">
+      <c r="D110" t="s">
         <v>310</v>
+      </c>
+      <c r="E110" t="s">
+        <v>311</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H110" t="s">
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4230,50 +4291,52 @@
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>