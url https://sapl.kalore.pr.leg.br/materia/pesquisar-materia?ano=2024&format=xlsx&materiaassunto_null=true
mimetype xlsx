--- v0 (2025-12-07)
+++ v1 (2026-04-27)
@@ -54,827 +54,827 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MARCOS ROBERTO SANCHES JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_001-2024_junior_estrada_paulista.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_001-2024_junior_estrada_paulista.docx</t>
   </si>
   <si>
     <t>Que o setor responsável faça um levantamento e melhorias na estrada da fazenda paulista, até a divisa com o município de São Pedro do Ivaí.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>GERALDO CARLOS MASSOCATTO</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_002-2024_massocatto__lama_asfaltica.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_002-2024_massocatto__lama_asfaltica.docx</t>
   </si>
   <si>
     <t>viabilize a aquisição da Lama Asfáltica para restaurar  as  ruas Humberto Tezolim, Bertolino Alves Ribeiro e Vereador José Rodrigues.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>FERNANDO GONÇALVES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_003-2024_fernando_bocha.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_003-2024_fernando_bocha.docx</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa, Projeto de Lei, denominando o Campo de bocha de Kaloré, situado na Praça Francisco Lemes Gonçalves, com o nome “APARECIDO FIORI”</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_004-2024_junior_reducao_de_jornada.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_004-2024_junior_reducao_de_jornada.docx</t>
   </si>
   <si>
     <t>elaboração e envio de projeto de lei, de competência exclusiva do Poder Executivo Municipal para esta Casa.,  que possibilite a redução de carga horária da jornada de trabalho dos servidores públicos municipais (pais, responsáveis, cônjuge ou dependente), de autistas ou com deficiência.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MOACIR FUZETI SEGUNDO</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_005-2024_moacir_quebra_mola_avenida.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_005-2024_moacir_quebra_mola_avenida.docx</t>
   </si>
   <si>
     <t>Que determine ao setor competente a reinstalação das lombadas (quebra-molas) na Avenida Paraná, saída para Marumbi</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_006-2024_moacir_lixeira_cocari.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_006-2024_moacir_lixeira_cocari.docx</t>
   </si>
   <si>
     <t>Solicita seja efetuada a instalação de lixeiras na Rua Barão do Rio Branco, a partir da Agrícola Vassoler até a entrada para o Bairro do Bufalo,</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_007-2024_junior_portao_cras.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_007-2024_junior_portao_cras.docx</t>
   </si>
   <si>
     <t>Que, determine ao setor responsável para que  arrume os portões quebrados e faça um novo onde arrancaram no Centro de Referencia e Assistência Social – CRAS. O mesmo se faz necessário visando dar segurança as crianças que frequentam para realizar aulas.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>SILVIO MARTINS DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_008-2024__lambari_transporte_atletas.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_008-2024__lambari_transporte_atletas.docx</t>
   </si>
   <si>
     <t>Que, o Executivo Municipal elabore projeto de Lei, para apreciação desta Casa de Leis, que disponha sobre autorização para utilização de veículos do Município de Kaloré, vinculados a Secretaria Municipal de Educação, Cultura, Esporte e Lazer, para o transporte intermunicipal e interestadual de atletas ou entidades desportivas que visem participar de treinamentos e eventos esportivos.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_009-2024__lambari_abastecimento_pipa.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_009-2024__lambari_abastecimento_pipa.docx</t>
   </si>
   <si>
     <t>Que, o Executivo Municipal determine ao setor competente que faça melhorias nos locais de abastecimentos dos caminhões pipas, colocando caixas com maior capacidade de armazenamento e também equipamentos para aumentar a vazão de água, gerando economia de tempo para encher os caminhões, que no momento necessita de quatro a cinco horas e no caso de urgência/emergência essa demora é prejudicial para o bom atendimento em qualquer ocorrência.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>JOSIELTON FERNANDO MACARI</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_010-2024_jo_troca_de_lampadas.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_010-2024_jo_troca_de_lampadas.docx</t>
   </si>
   <si>
     <t>Que, o Executivo Municipal determine ao setor competente as providências necessárias para realizar a troca das lâmpadas de led que estão queimadas nos super postes, localizados nas praças de Kaloré e do Distrito de Jussiara, tendo em vista que estes postes foram colocados no intuito de melhorar a iluminação nestes espaços públicos, proporcionando segurança aos frequentadores.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_011-2024_junior__materiais_volei.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_011-2024_junior__materiais_volei.docx</t>
   </si>
   <si>
     <t>Que, tome as providências necessárias, junto ao departamento de compras, para aquisição de bolas, rede e antena, da modalidade Voleibol e também os demais matérias necessários para treinamento._x000D_
 Esta  modalidade esportiva esteve por alguns anos,  sem ser praticada no Município e há grande procura por parte da comunidade e os matérias estão gastos (rede), poucas unidades (bolas) em falta (antenas).</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_012-2024_junior__quebra_molas.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_012-2024_junior__quebra_molas.docx</t>
   </si>
   <si>
     <t>Indico ao executivo municipal que faça um estudo junto ao setor responsável, para que seja instalado um quebra molas (redutor de velocidade) na Rua Presidente Castelo Branco. A mesma não possui nenhum redutor, tendo assim um trânsito rápido. Na rua citada existe muitas crianças e idosos, o que acaba sendo uma preocupação para os moradores.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_013-2024_jo_ponte_do_guaraci.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_013-2024_jo_ponte_do_guaraci.docx</t>
   </si>
   <si>
     <t>Providencie melhorias na ponte de madeira que dá acesso ao bairro do Guaraci às pranchas onde os Pneus dos caminhões, carros e tratores passam estão danificadas e pede que Avalie as condições da estrutura da mesma.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_013-2024_junior__placas_de_identificacao.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_013-2024_junior__placas_de_identificacao.docx</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de instalação de placas de identificação nos órgãos públicos municipais, conforme Lei Municipal nº1494/2023, que dispõe sobre a denominação de Patrimônios Públicos e dá outras providências. As placas de identificação é de grande importância, facilita a rápida identificação do que se procura, além de deixar a cidade mais organizada.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_014-2024_junior__quadra.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_014-2024_junior__quadra.docx</t>
   </si>
   <si>
     <t>Para que providenciem, como medida de urgência, melhoramentos (empedramento, paralelepípedo, asfalto, etc.) na Rua João de Moraes, entrada da conhecida “Quadra”, a mesma se encontra em situação precária e em dias de chuva o acesso as residências fica quase inacessível, causando diversos transtornos aos moradores.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_016-2024_junior__60.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_016-2024_junior__60.docx</t>
   </si>
   <si>
     <t>Que o Executivo estude a possibilidade de entrar em contato com o secretário de assuntos metropolitanos da cidade de Maringá, com o intuito de trazer para o município de Kaloré o PROJETO 60+ EM MOVIMENTO, que oferece atividades esportivas, cognitivas, recreativas, culturais e lazer para pessoas com 60 anos ou mais.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_017-2024__lambari__acesso_ze_roxinho.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_017-2024__lambari__acesso_ze_roxinho.docx</t>
   </si>
   <si>
     <t>Que, o Executivo Municipal determine ao setor competente que faça melhorias na via de acesso para as residências do Sr. Zé Roxinho, Zué, Purga e João Branco. Essa via se encontra em péssimas condições, sendo necessário manutenção com maquina e também passar o rolo, dando condições de trafego para os moradores do local.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_018-2024_junior_bueiros_placa_de_aco.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_018-2024_junior_bueiros_placa_de_aco.docx</t>
   </si>
   <si>
     <t>Solicito que seja enviado ao setor responsável, para que tome providências nos bueiros que existe nas ruas Prof. Irineu Citino, José Darienso e Onice de Melo. Os mesmo causam transtornos de acessibilidade para portadores de necessidades especiais,. Uma solução seria uma chapa de aço, como foi feito na Rua Reinaldo Barbieri, ao lado do Sindicato dos Trabalhadores Rurais.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_019-2024_junior_lampadas.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_019-2024_junior_lampadas.docx</t>
   </si>
   <si>
     <t>Indico ao setor responsável que faça a manutenção do carreador do sítio da Dona Catarina, saída para Borrazópolis. Que seja passado o rolo.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_019-2024_junior_lampadas.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_019-2024_junior_lampadas.docx</t>
   </si>
   <si>
     <t>Que  o setor responsável faça a troca de lâmpadas e manutenção nas ruas Vitorino Agostini e Rua Tiradentes. O poste da Tiradentes citada se encontra com a lâmpada queimada desde o mês de setembro de 2023.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_021-2024_jo_lampadas.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_021-2024_jo_lampadas.docx</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a colocação de Lâmpadas e também postes e Lâmpadas em algumas ruas do conjunto habitacional Otávio Imposseto como na rua Maria Cancian Davanço. poste em frente a casa do  Sr. Eduardo Toledo e Postes e Lâmpadas na Rua Antônio custódio que faz divisa com a chácara do Sr. Fernando Graneiro.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/159/indicacao_223-2024_jo_iluminacao_joao_de_moraes.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/159/indicacao_223-2024_jo_iluminacao_joao_de_moraes.docx</t>
   </si>
   <si>
     <t>Indica ao executivo municipal que providencie iluminação pública no poste da rua João de Moraes, esquina com a Avenida Paraná.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_024-2024_junior_bueiros.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_024-2024_junior_bueiros.docx</t>
   </si>
   <si>
     <t>Que  o setor responsável faça uma estudo dos bueiros que precisam ser arrumados, trocados e feitas as manutenções necessárias, como exemplo:  Rua Luiz Davanço Filho e Rua  Alberto Papa, e em várias outras os bueiros oferecem riscos de acidentes aos pedestres, crianças e moradores que passam por esses locais.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/169/indicacao_025-2024_junior_pintura_de_quebra_molas.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/169/indicacao_025-2024_junior_pintura_de_quebra_molas.docx</t>
   </si>
   <si>
     <t>Que seja feita a pintura dos quebra molas e faixas de pedestres, com tintas próprias (fluorescentes) em todo o Município, é uma providência necessária,  pois as faixas de pedestres e quebra molas encontram-se com a pintura bem desgastada, apagadas ou sem pintura e considerando que essas sinalizações  são fundamentais para garantir que o pedestre atravesse em segurança e que os motoristas tenham maior visualização. _x000D_
 Solicito que esse serviço seja realizado com urgência.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/171/indicacao_026-2024__lambari__lombada.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/171/indicacao_026-2024__lambari__lombada.docx</t>
   </si>
   <si>
     <t>O Vereador Silvio Martins de Oliveira, indica ao Executivo Municipal,  o seguinte: Que seja solicitado ao Departamento de Estrada de Rodagem –DER-PR, a construção de redutor de velocidade na Rodovia 466 “Domingos Massa”, no trecho Urbano da cidade de Kaloré, Parque Industrial, saída para Marumbi._x000D_
 Local que existe facções, madeireira, agroquímica, oficinas elétricas, mecânicas  e outras atividades, sendo uma área de grande fluxo de veículos e Pessoas,  e a instalação do redutor de velocidade  seria uma medida preventiva evitando possíveis acidentes. É sabido que o DER possui requisitos para a construção de redutores de velocidade em rodovia, sendo necessário a autorização expressa da autoridade de trânsito com circunscrição sobre a via, que seja solicitado ao departamento competente que providencie, com urgência, o material necessário para a implantação do redutor de velocidade.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_027-2024_junior__nome_patrimonio_publico.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_027-2024_junior__nome_patrimonio_publico.docx</t>
   </si>
   <si>
     <t>O Vereador Marcos Roberto Sanches Junior, no uso de suas atribuições regimentais, vem respeitosamente indicar ao Executivo Municipal, depois de ouvido o plenário, o seguinte: Que estude junto aos setores para se fazer valer a lei Nº 017/2017 que dispõe sobre a denominação de patrimônios públicos. Os mesmos devem ser identificados e as famílias homenageadas.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_028-2024_junior__atendimento_psicoloico.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_028-2024_junior__atendimento_psicoloico.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, junto com o Departamento Municipal de Saúde a  verificação da fila de espera para atendimento psicológico e informe a esta Casa de Leis, se existe a fila? Os profissionais estão em quantidade adequada? Se sim,  o que estão fazendo para suprir a falta e diminuir a fila ?</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_029-2024_junior__manutencao_das_calcadas.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_029-2024_junior__manutencao_das_calcadas.docx</t>
   </si>
   <si>
     <t>Solicita ao setor responsável que promova a manutenção das calçadas com adequação das rampas de acesso a cadeirantes.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_030-2024_junior__sesc_senac.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_030-2024_junior__sesc_senac.docx</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, em conjunto com os departamentos Municipais, procure fazer parcerias, junto ao SESC e SENAC para a realização de cursos profissionalizantes no município.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_031-2024_massocatto__reforma_de_lixeiras.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_031-2024_massocatto__reforma_de_lixeiras.docx</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie reforma das lixeiras de madeiras da cidade de Kaloré, considerando que as mesmas estão em mal estado de conservação, faltando pedaços e/ou tampas, facilitando o acesso dos animais de rua, rasgando sacolas e espalhando o lixo, provocando transtornos aos moradores e também para os coletores.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_032-2024_junior_carreador_meloca.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_032-2024_junior_carreador_meloca.docx</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, que tome providências junto ao setor responsável, para melhorias no carreador do Sr Mário (filho do João Grande),na Estrada do Meloca, o mesmo precisa de manutenção urgente!</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_033-2024_massocatto__reforma_de_lixeiras.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_033-2024_massocatto__reforma_de_lixeiras.docx</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie reforma das lixeiras de madeiras da cidade de Kaloré, considerando que as mesmas estão em mal estado de conservação, faltando pedaços e/ou tampas, facilitando o acesso dos animais de rua, rasgando sacolas e espalhando o lixo, provocando transtornos aos moradores e também para os coletores.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_34-2024_jo__quabra_molas.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_34-2024_jo__quabra_molas.docx</t>
   </si>
   <si>
     <t>solicita ao Executivo Municipal, que  estude a possibilidade de instalação de um redutor de velocidade na rua Rua Luiz Davanço Filho na Altura do Numeral 50 e 75.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_035-2024_junior_saida_para_o_meloca.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_035-2024_junior_saida_para_o_meloca.docx</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie melhorias no final da Rua José Francisco Cuba, Residencial Bella Casa II, saída para o Bairro Meloca e Distrito de Jussiara, o local está em péssimas condições, causando inúmeros transtornos aos moradores.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissões - COM</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_de_decreto_legislativo_01-2024_pc_2022.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_de_decreto_legislativo_01-2024_pc_2022.docx</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO PELA REGULARIDADE COM RESSALVAS DAS CONTAS DO SENHOR EDMILSON LUIS STENCEL, NA QUALIDADE DE PREFEITO DO MUNICÍPIO DE KALORÉ, RELATIVAS AO EXERCICIO DE 2022</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Edmilson Luis Stencel</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/134/pl_complementar_01-2024.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/134/pl_complementar_01-2024.pdf</t>
   </si>
   <si>
     <t>Altera redação do artigo 1º da lei complementar nº001/2013 e tem por objetivo incluir créditos tributários, vencidos até 31 de dezembro de 2023 no programa de recuperação fiscal de Kaloré – PREFISK.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/</t>
+    <t>http://sapl.kalore.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefício fiscal para pagamento do IPTU para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Dispõe Sobre Revisão Geral Anual dos Servidores Municipais, Prefeito, Vice Prefeito e Diretores dos Departamentos Municipais.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Dispõe sobre o Reajuste aos Servidores do Quadro do Magistério e dá outras Providências.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Autoriza o PODER EXECUTIVO MUNICIPAL a firmar convênio com a Associação de Pais e Amigos dos Excepcionais de Kaloré/Pr – APAE, objetivando o repasse de recursos do FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste aos servidores do quadro do magistério e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_05-2024.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_05-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei municipal nº1502/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/136/pl_exc_06-2024.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/136/pl_exc_06-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza premiação aos contribuintes que recolherem á vista o IPTU relativo ao exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_no_007-2024-_programa_mais_medico_pelo_brasil.doc</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_no_007-2024-_programa_mais_medico_pelo_brasil.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 1362/2017 DE 09 DER MAIO DE 2017, PASSANDO A VIGORAR A SEGUINTE REDAÇÃO: AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIOS FINANCEIROS AO MÉDICO PARTICIPANTE DO PROGRAMA MÉDICOS PELO BRASIL (PMPB), LEI FEDERAL 13.958/2019 DE 18 DE Dezembro de 2019 A AO PROGRAMA MAIS MÉDICOS PARA O BRASIL (PMMB), LEI FEDERAL 12.871/2013 DE 22 DE OUTUBRO DE 2013 E DEMAIS LEIS, PORTARIAS E DECRETOS POSTERIORES.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste aos servidores do quadro do Magistério e dá outras providências.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Projeto de Lei nº09/2024 Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_010-2024_-_municipalizacao_de_rodovia.doc</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_010-2024_-_municipalizacao_de_rodovia.doc</t>
   </si>
   <si>
     <t>Dispõe sobre autorizar o Poder Executivo Municipal a Municipalizar o trecho da Rodovia que menciona e da outras providências.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_011-2024_-_institui_plano_turistico_municipal.doc</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_011-2024_-_institui_plano_turistico_municipal.doc</t>
   </si>
   <si>
     <t>Institui o Plano Turístico Municipal (PLATUM) e dá outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_lei_no_012-2024_-_subvencao_social_apae.doc</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_lei_no_012-2024_-_subvencao_social_apae.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Transferir para a Associação dos Pais e Amigos dos Excepcionais de Kaloré/PR-APAE do município de Kaloré – Estado do Paraná, via Programação apresentada no Sistema de Gestão de Transferência Voluntária – SIGTV, nº411310620240001, que tem por finalidade Estruturação da Rede de Serviços do Sistema Único de Assistência Social – SUAS, mediante repasse na modalidade, fundo a fundo, classificados no Grupo de Natureza da Despesa – GND 3 (custeio) e dá outras providências”</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Dispõe sobre a política Municipal de Atendimento dos direitos da Criança e Adolescente e cria o Conselho Municipal, Fundo Municipal e Conselho (s) Tutelar (es).</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/166/projeto_de_lei_n_014-2024_-_loa_2025_kalore.doc</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/166/projeto_de_lei_n_014-2024_-_loa_2025_kalore.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa do Município de Kaloré para o exercício de 2025.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de abertura de crédito Suplementar, utilizando recursos do cancelamento de dotação orçamentária, com o objetivo de suprir dotações não previstas ou insuficientemente estimadas no orçamento.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>autoriza o Poder Executivo a extinguir o Consórcio Público Intermunicipal de Infraestrutura e Desenvolvimento Urbano da Região de Ivaiporã - CINDIVA, CNPJ sob o nº18.287.212/0001-67, criado na forma e condições previstas pela Lei Federal nº11.107/2005, e Decreto 6.017/2027 e ratifica Atos internos aos seu encerramento e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Projeto de Lei Nº017/2024 que Institui o Plano Municipal de Cultura (PLAMCULT) e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_de_lei_no_018-2024_-_suplementacao.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_de_lei_no_018-2024_-_suplementacao.docx</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até R$180.000,00.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_no_019-2024_-_suplementacao_saaek.doc</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_no_019-2024_-_suplementacao_saaek.doc</t>
   </si>
   <si>
     <t>Abertura de Crédito Suplementar no valor de R$58.000,00 - SAAEK</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_no_020-2024_-_suplementacao_-_anulacao.doc</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_no_020-2024_-_suplementacao_-_anulacao.doc</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até 450.000,00 (quatrocentos e cinqüenta mil reais)</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Plenário - PLE</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/120/pll001-2024_-_reajuste_anual_vereadores.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/120/pll001-2024_-_reajuste_anual_vereadores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO INFLACIONÁRIA ANUAL DOS SUBISIDIOS DOS VEREADORES DA CAMARA MUNICIPAL DE KALORÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/121/pll002-2024_-_reajuste_anual_servidores_legislativo.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/121/pll002-2024_-_reajuste_anual_servidores_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº002/2024 de autoria da Mesa Executiva,   que Dispões sobre a Recomposição Inflacionária anual dos vencimentos dos Servidores da Câmara Municipal de Kaloré  e dá outras providencias.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/184/projeto_de_lei_-_fixacao_dos_subsidios_do_legislativo_2025-2028.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/184/projeto_de_lei_-_fixacao_dos_subsidios_do_legislativo_2025-2028.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS E VEREADORES DO MUNICÍPIO DE KALORÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/185/projeto_de_lei_-_concessao_de_diarias.pdf</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/185/projeto_de_lei_-_concessao_de_diarias.pdf</t>
   </si>
   <si>
     <t>ESTABELECE VALORES E CRITÉRIOS DE CONCESSÃO DE DIÁRIAS POR VIAGENS A SERVIÇO DO PODER LEGISLATIVO DO MUNICÍPIO DE KALORÉ, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/188/projeto_de_resolucao-_fixacao_dos_subsidios_do_legislativo_2025-2028.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/188/projeto_de_resolucao-_fixacao_dos_subsidios_do_legislativo_2025-2028.docx</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE KALORÉ PARA O PERÍODO DE 1º DE JANEIRO DE 2025 A 31 DE DEZEMBRO DE 2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_001-_2024_-junior_limpeza.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_001-_2024_-junior_limpeza.docx</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal informações referentes Departamento de Limpeza Urbana</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_002-_2024_-jo_tabela_de_basquete.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_002-_2024_-jo_tabela_de_basquete.docx</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal através do  Departamento de Esportes, responda dentro do prazo regimental o seguinte pedido de informações: _x000D_
 Por ocasião da reforma do Ginásio de esportes, foi retirada a Tabela de Basquete e que seria comprada uma tabela nova. Houve a aquisição da nova tabela; Porque ainda não foi instalada? Caso não tenha sido feita a aquisição da nova tabela, qual a previsão para a compra e posterior instalação?</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_003-_2024_-junior_academia_jussiara.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_003-_2024_-junior_academia_jussiara.docx</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal informações sobre LOCAÇÃO DE IMÓVEL URBANO PARA A INSTALAÇÃO DA ACADEMIA MUNICIPAL E DESENVOLVIMENTO DE AULAS E TREINAMENTOS DA ÁREA DE EDUCAÇÃO FÍSICA, CULTURA E ARTES, DESTINADAS AOS MUNÍCIPES NO DISTRITO DE JUSSIARA, com início em 06/04/2023 e termino previsto para 06/04/2024._x000D_
 - O aluguel do imóvel esta sendo pago, mesmo não sendo usado?_x000D_
 - Já foram  adquiridos os matérias e equipamentos para a Academia? Se sim, porque ainda não foram instalados?_x000D_
 - Há previsão para inauguração e o inicio das atividades?_x000D_
 Essas informações são necessárias e trazem nitidez sobre o contrato e o presente requerimento tem por finalidade supervisionar os atos da administração e, consequentemente, manter informada a opinião pública.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_004-_2024_-jo__taxa_de_iluminacao.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_004-_2024_-jo__taxa_de_iluminacao.docx</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal de informações a respeito da Taxa de Iluminação arrecadada pelo Poder Público._x000D_
 - Relatório pormenorizado (mensalmente) do valor arrecadado de 2021 até a presente data;_x000D_
 - Relação de gastos e também valores da sobra de um exercício para outro;_x000D_
 - Relação com especificação dos serviços de manutenção da iluminação pública prestados mês a mês, bem como equipamentos substituídos, de 2021 até a presente data;_x000D_
 - o Poder Executivo tem um planejamento com cronograma de investimentos nos serviços de iluminação pública (instalação, manutenção e melhoramento da rede)? Se sim, encaminhar a esta Casa de Leis.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>EVERTON HENRIQUE LOPES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_005-_2024_-_tom_e_jo__recursos_do_leilao.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_005-_2024_-_tom_e_jo__recursos_do_leilao.docx</t>
   </si>
   <si>
     <t>Solicitamos ao executivo municipal informações a respeito dos 540  mil reais, arrecadados com o leilão de bens móveis do no dia 01de abril de 2024, aonde serão empregado os recursos arrecadados e que todos os gastos referentes ao recurso do leilão sejam apresentados os comprovantes e com o que foram gastos.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_006-_2024_-_tom_e_outros_manilhas_ai.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_006-_2024_-_tom_e_outros_manilhas_ai.docx</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal de informações a respeito da obra que esta sendo realizada na Rua Ângelo Impossetto, fundos com a antiga quadra.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/154/requerimento_007-_2024_-_fernando_horas_maquinas.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/154/requerimento_007-_2024_-_fernando_horas_maquinas.docx</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal informações sobre o uso de horas máquinas._x000D_
 Que o Executivo Municipal forneça Informações a respeito da Prestação de Serviços Particular de Hora/Maquina, pela Secretaria de Obras, serviços estes prestados com Moto-Niveladora, Pá-Carregadeira, Caminhão Caçamba, Retro-Escavadeira e Escavadeira Hidráulica, inclusive aos finais de semana e feriados. Estes  serviços estão sendo disponibilizados mediante pagamento de hora/maquina. Se sim, solicito a relação dos serviços prestados de Janeiro de 2024 até a atual data. A quantidade de hora máquina utilizada nestes serviços; Qual o valor total recolhi do pelos cofres do município com horas maquinas desde janeiro de 2024 ate a presente data;  Que seja respondida tais questões no prazo regimental e que venham acompanhado de  guias de pagamentos, devendo ser copias legíveis e que comprovem os serviços prestados de Janeiro de 2024 até a data atual</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_008-_2024_-_juniot_telefones.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_008-_2024_-_juniot_telefones.docx</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal explicações sobre os telefones dos órgãos públicos municipais, Hospital, CrÁs, Departamento de Educação, Departamento de Saúde. Por que não estão funcionando? Quais as medidas que já foram tomadas para regularizar? Já  foi feito queixa a operadora, com protocolo? Já foi feita reclamação junto a ANATEL, para solucionar a questão?</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/170/requerimento_009-_2024_-_moacir_extratos_bancarios.docx</t>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/170/requerimento_009-_2024_-_moacir_extratos_bancarios.docx</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal que sejam encaminhados na íntegra os extratos bancários de todas as contas  correntes e aplicações financeiras do Município de Kaloré, dos meses de Junho, Julho e Agosto de 2024 até a presente data, ressaltamos ainda que sejam encaminhados fisicamente os extratos, discriminando a finalidade principal dos recursos de cada uma das contas, para conhecimento dos Vereadores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1181,68 +1181,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_001-2024_junior_estrada_paulista.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_002-2024_massocatto__lama_asfaltica.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_003-2024_fernando_bocha.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_004-2024_junior_reducao_de_jornada.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_005-2024_moacir_quebra_mola_avenida.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_006-2024_moacir_lixeira_cocari.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_007-2024_junior_portao_cras.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_008-2024__lambari_transporte_atletas.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_009-2024__lambari_abastecimento_pipa.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_010-2024_jo_troca_de_lampadas.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_011-2024_junior__materiais_volei.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_012-2024_junior__quebra_molas.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_013-2024_jo_ponte_do_guaraci.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_013-2024_junior__placas_de_identificacao.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_014-2024_junior__quadra.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_016-2024_junior__60.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_017-2024__lambari__acesso_ze_roxinho.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_018-2024_junior_bueiros_placa_de_aco.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_019-2024_junior_lampadas.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_019-2024_junior_lampadas.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_021-2024_jo_lampadas.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/159/indicacao_223-2024_jo_iluminacao_joao_de_moraes.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_024-2024_junior_bueiros.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/169/indicacao_025-2024_junior_pintura_de_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/171/indicacao_026-2024__lambari__lombada.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_027-2024_junior__nome_patrimonio_publico.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_028-2024_junior__atendimento_psicoloico.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_029-2024_junior__manutencao_das_calcadas.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_030-2024_junior__sesc_senac.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_031-2024_massocatto__reforma_de_lixeiras.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_032-2024_junior_carreador_meloca.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_033-2024_massocatto__reforma_de_lixeiras.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_34-2024_jo__quabra_molas.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_035-2024_junior_saida_para_o_meloca.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_de_decreto_legislativo_01-2024_pc_2022.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/134/pl_complementar_01-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/136/pl_exc_06-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_no_007-2024-_programa_mais_medico_pelo_brasil.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_010-2024_-_municipalizacao_de_rodovia.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_011-2024_-_institui_plano_turistico_municipal.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_lei_no_012-2024_-_subvencao_social_apae.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/166/projeto_de_lei_n_014-2024_-_loa_2025_kalore.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_de_lei_no_018-2024_-_suplementacao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_no_019-2024_-_suplementacao_saaek.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_no_020-2024_-_suplementacao_-_anulacao.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/120/pll001-2024_-_reajuste_anual_vereadores.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/121/pll002-2024_-_reajuste_anual_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/184/projeto_de_lei_-_fixacao_dos_subsidios_do_legislativo_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/185/projeto_de_lei_-_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/188/projeto_de_resolucao-_fixacao_dos_subsidios_do_legislativo_2025-2028.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_001-_2024_-junior_limpeza.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_002-_2024_-jo_tabela_de_basquete.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_003-_2024_-junior_academia_jussiara.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_004-_2024_-jo__taxa_de_iluminacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_005-_2024_-_tom_e_jo__recursos_do_leilao.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_006-_2024_-_tom_e_outros_manilhas_ai.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/154/requerimento_007-_2024_-_fernando_horas_maquinas.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_008-_2024_-_juniot_telefones.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/170/requerimento_009-_2024_-_moacir_extratos_bancarios.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_001-2024_junior_estrada_paulista.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_002-2024_massocatto__lama_asfaltica.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_003-2024_fernando_bocha.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_004-2024_junior_reducao_de_jornada.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_005-2024_moacir_quebra_mola_avenida.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_006-2024_moacir_lixeira_cocari.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_007-2024_junior_portao_cras.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_008-2024__lambari_transporte_atletas.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_009-2024__lambari_abastecimento_pipa.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_010-2024_jo_troca_de_lampadas.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_011-2024_junior__materiais_volei.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_012-2024_junior__quebra_molas.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_013-2024_jo_ponte_do_guaraci.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_013-2024_junior__placas_de_identificacao.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_014-2024_junior__quadra.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_016-2024_junior__60.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_017-2024__lambari__acesso_ze_roxinho.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_018-2024_junior_bueiros_placa_de_aco.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_019-2024_junior_lampadas.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_019-2024_junior_lampadas.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_021-2024_jo_lampadas.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/159/indicacao_223-2024_jo_iluminacao_joao_de_moraes.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_024-2024_junior_bueiros.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/169/indicacao_025-2024_junior_pintura_de_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/171/indicacao_026-2024__lambari__lombada.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_027-2024_junior__nome_patrimonio_publico.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_028-2024_junior__atendimento_psicoloico.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_029-2024_junior__manutencao_das_calcadas.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_030-2024_junior__sesc_senac.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_031-2024_massocatto__reforma_de_lixeiras.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_032-2024_junior_carreador_meloca.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_033-2024_massocatto__reforma_de_lixeiras.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_34-2024_jo__quabra_molas.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_035-2024_junior_saida_para_o_meloca.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_de_decreto_legislativo_01-2024_pc_2022.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/134/pl_complementar_01-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/136/pl_exc_06-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_no_007-2024-_programa_mais_medico_pelo_brasil.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_010-2024_-_municipalizacao_de_rodovia.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_011-2024_-_institui_plano_turistico_municipal.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_lei_no_012-2024_-_subvencao_social_apae.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/166/projeto_de_lei_n_014-2024_-_loa_2025_kalore.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_de_lei_no_018-2024_-_suplementacao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_no_019-2024_-_suplementacao_saaek.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_no_020-2024_-_suplementacao_-_anulacao.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/120/pll001-2024_-_reajuste_anual_vereadores.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/121/pll002-2024_-_reajuste_anual_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/184/projeto_de_lei_-_fixacao_dos_subsidios_do_legislativo_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/185/projeto_de_lei_-_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/188/projeto_de_resolucao-_fixacao_dos_subsidios_do_legislativo_2025-2028.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_001-_2024_-junior_limpeza.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_002-_2024_-jo_tabela_de_basquete.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_003-_2024_-junior_academia_jussiara.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_004-_2024_-jo__taxa_de_iluminacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_005-_2024_-_tom_e_jo__recursos_do_leilao.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_006-_2024_-_tom_e_outros_manilhas_ai.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/154/requerimento_007-_2024_-_fernando_horas_maquinas.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_008-_2024_-_juniot_telefones.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/170/requerimento_009-_2024_-_moacir_extratos_bancarios.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>