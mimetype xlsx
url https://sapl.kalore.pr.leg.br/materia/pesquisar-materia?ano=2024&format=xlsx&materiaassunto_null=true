--- v1 (2026-04-27)
+++ v2 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="583" uniqueCount="275">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -834,50 +834,65 @@
   </si>
   <si>
     <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/154/requerimento_007-_2024_-_fernando_horas_maquinas.docx</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal informações sobre o uso de horas máquinas._x000D_
 Que o Executivo Municipal forneça Informações a respeito da Prestação de Serviços Particular de Hora/Maquina, pela Secretaria de Obras, serviços estes prestados com Moto-Niveladora, Pá-Carregadeira, Caminhão Caçamba, Retro-Escavadeira e Escavadeira Hidráulica, inclusive aos finais de semana e feriados. Estes  serviços estão sendo disponibilizados mediante pagamento de hora/maquina. Se sim, solicito a relação dos serviços prestados de Janeiro de 2024 até a atual data. A quantidade de hora máquina utilizada nestes serviços; Qual o valor total recolhi do pelos cofres do município com horas maquinas desde janeiro de 2024 ate a presente data;  Que seja respondida tais questões no prazo regimental e que venham acompanhado de  guias de pagamentos, devendo ser copias legíveis e que comprovem os serviços prestados de Janeiro de 2024 até a data atual</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_008-_2024_-_juniot_telefones.docx</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal explicações sobre os telefones dos órgãos públicos municipais, Hospital, CrÁs, Departamento de Educação, Departamento de Saúde. Por que não estão funcionando? Quais as medidas que já foram tomadas para regularizar? Já  foi feito queixa a operadora, com protocolo? Já foi feita reclamação junto a ANATEL, para solucionar a questão?</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/170/requerimento_009-_2024_-_moacir_extratos_bancarios.docx</t>
   </si>
   <si>
     <t>REQUERER ao Executivo Municipal que sejam encaminhados na íntegra os extratos bancários de todas as contas  correntes e aplicações financeiras do Município de Kaloré, dos meses de Junho, Julho e Agosto de 2024 até a presente data, ressaltamos ainda que sejam encaminhados fisicamente os extratos, discriminando a finalidade principal dos recursos de cada uma das contas, para conhecimento dos Vereadores.</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>PCE</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/361/2022_-decreto_legislativo_01-24_aprova_com_ressalvas_2022.pdf</t>
+  </si>
+  <si>
+    <t>Parecer prévio do tribunal de contas do Estado do Paraná referente ao Exercício Financeiro de 2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1181,66 +1196,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_001-2024_junior_estrada_paulista.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_002-2024_massocatto__lama_asfaltica.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_003-2024_fernando_bocha.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_004-2024_junior_reducao_de_jornada.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_005-2024_moacir_quebra_mola_avenida.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_006-2024_moacir_lixeira_cocari.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_007-2024_junior_portao_cras.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_008-2024__lambari_transporte_atletas.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_009-2024__lambari_abastecimento_pipa.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_010-2024_jo_troca_de_lampadas.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_011-2024_junior__materiais_volei.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_012-2024_junior__quebra_molas.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_013-2024_jo_ponte_do_guaraci.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_013-2024_junior__placas_de_identificacao.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_014-2024_junior__quadra.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_016-2024_junior__60.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_017-2024__lambari__acesso_ze_roxinho.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_018-2024_junior_bueiros_placa_de_aco.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_019-2024_junior_lampadas.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_019-2024_junior_lampadas.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_021-2024_jo_lampadas.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/159/indicacao_223-2024_jo_iluminacao_joao_de_moraes.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_024-2024_junior_bueiros.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/169/indicacao_025-2024_junior_pintura_de_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/171/indicacao_026-2024__lambari__lombada.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_027-2024_junior__nome_patrimonio_publico.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_028-2024_junior__atendimento_psicoloico.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_029-2024_junior__manutencao_das_calcadas.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_030-2024_junior__sesc_senac.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_031-2024_massocatto__reforma_de_lixeiras.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_032-2024_junior_carreador_meloca.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_033-2024_massocatto__reforma_de_lixeiras.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_34-2024_jo__quabra_molas.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_035-2024_junior_saida_para_o_meloca.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_de_decreto_legislativo_01-2024_pc_2022.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/134/pl_complementar_01-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/136/pl_exc_06-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_no_007-2024-_programa_mais_medico_pelo_brasil.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_010-2024_-_municipalizacao_de_rodovia.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_011-2024_-_institui_plano_turistico_municipal.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_lei_no_012-2024_-_subvencao_social_apae.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/166/projeto_de_lei_n_014-2024_-_loa_2025_kalore.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_de_lei_no_018-2024_-_suplementacao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_no_019-2024_-_suplementacao_saaek.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_no_020-2024_-_suplementacao_-_anulacao.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/120/pll001-2024_-_reajuste_anual_vereadores.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/121/pll002-2024_-_reajuste_anual_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/184/projeto_de_lei_-_fixacao_dos_subsidios_do_legislativo_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/185/projeto_de_lei_-_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/188/projeto_de_resolucao-_fixacao_dos_subsidios_do_legislativo_2025-2028.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_001-_2024_-junior_limpeza.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_002-_2024_-jo_tabela_de_basquete.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_003-_2024_-junior_academia_jussiara.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_004-_2024_-jo__taxa_de_iluminacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_005-_2024_-_tom_e_jo__recursos_do_leilao.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_006-_2024_-_tom_e_outros_manilhas_ai.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/154/requerimento_007-_2024_-_fernando_horas_maquinas.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_008-_2024_-_juniot_telefones.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/170/requerimento_009-_2024_-_moacir_extratos_bancarios.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_001-2024_junior_estrada_paulista.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_002-2024_massocatto__lama_asfaltica.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_003-2024_fernando_bocha.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_004-2024_junior_reducao_de_jornada.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_005-2024_moacir_quebra_mola_avenida.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_006-2024_moacir_lixeira_cocari.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_007-2024_junior_portao_cras.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_008-2024__lambari_transporte_atletas.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_009-2024__lambari_abastecimento_pipa.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_010-2024_jo_troca_de_lampadas.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_011-2024_junior__materiais_volei.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_012-2024_junior__quebra_molas.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_013-2024_jo_ponte_do_guaraci.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_013-2024_junior__placas_de_identificacao.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_014-2024_junior__quadra.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_016-2024_junior__60.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_017-2024__lambari__acesso_ze_roxinho.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_018-2024_junior_bueiros_placa_de_aco.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_019-2024_junior_lampadas.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_019-2024_junior_lampadas.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_021-2024_jo_lampadas.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/159/indicacao_223-2024_jo_iluminacao_joao_de_moraes.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_024-2024_junior_bueiros.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/169/indicacao_025-2024_junior_pintura_de_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/171/indicacao_026-2024__lambari__lombada.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_027-2024_junior__nome_patrimonio_publico.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_028-2024_junior__atendimento_psicoloico.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_029-2024_junior__manutencao_das_calcadas.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_030-2024_junior__sesc_senac.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_031-2024_massocatto__reforma_de_lixeiras.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_032-2024_junior_carreador_meloca.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_033-2024_massocatto__reforma_de_lixeiras.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_34-2024_jo__quabra_molas.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_035-2024_junior_saida_para_o_meloca.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_de_decreto_legislativo_01-2024_pc_2022.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/134/pl_complementar_01-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/136/pl_exc_06-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_no_007-2024-_programa_mais_medico_pelo_brasil.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_010-2024_-_municipalizacao_de_rodovia.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_011-2024_-_institui_plano_turistico_municipal.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_lei_no_012-2024_-_subvencao_social_apae.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/166/projeto_de_lei_n_014-2024_-_loa_2025_kalore.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_de_lei_no_018-2024_-_suplementacao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_no_019-2024_-_suplementacao_saaek.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_no_020-2024_-_suplementacao_-_anulacao.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/120/pll001-2024_-_reajuste_anual_vereadores.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/121/pll002-2024_-_reajuste_anual_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/184/projeto_de_lei_-_fixacao_dos_subsidios_do_legislativo_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/185/projeto_de_lei_-_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/188/projeto_de_resolucao-_fixacao_dos_subsidios_do_legislativo_2025-2028.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_001-_2024_-junior_limpeza.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_002-_2024_-jo_tabela_de_basquete.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_003-_2024_-junior_academia_jussiara.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_004-_2024_-jo__taxa_de_iluminacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_005-_2024_-_tom_e_jo__recursos_do_leilao.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_006-_2024_-_tom_e_outros_manilhas_ai.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/154/requerimento_007-_2024_-_fernando_horas_maquinas.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_008-_2024_-_juniot_telefones.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/170/requerimento_009-_2024_-_moacir_extratos_bancarios.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.kalore.pr.leg.br/media/sapl/public/materialegislativa/2024/361/2022_-decreto_legislativo_01-24_aprova_com_ressalvas_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H72"/>
+  <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="45.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="137" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3072,50 +3087,73 @@
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>267</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>49</v>
       </c>
       <c r="D72" t="s">
         <v>241</v>
       </c>
       <c r="E72" t="s">
         <v>242</v>
       </c>
       <c r="F72" t="s">
         <v>32</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>268</v>
       </c>
       <c r="H72" t="s">
         <v>269</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>270</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" t="s">
+        <v>271</v>
+      </c>
+      <c r="E73" t="s">
+        <v>272</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H73" t="s">
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3147,50 +3185,51 @@
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>